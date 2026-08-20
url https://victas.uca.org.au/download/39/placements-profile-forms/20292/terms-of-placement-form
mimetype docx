--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -93,51 +93,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Placement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016804C8" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="005D08C7" w:rsidRDefault="002A607C" w:rsidP="004D4E2D">
+          <w:p w14:paraId="016804C8" w14:textId="206B83AB" w:rsidR="002A607C" w:rsidRPr="005D08C7" w:rsidRDefault="002A607C" w:rsidP="004D4E2D">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="864"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A607C" w:rsidRPr="00A21902" w14:paraId="63C91B79" w14:textId="77777777" w:rsidTr="00CF084B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
@@ -165,51 +165,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Presbytery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56CBCECB" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="005D08C7" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
+          <w:p w14:paraId="56CBCECB" w14:textId="57A6F037" w:rsidR="002A607C" w:rsidRPr="005D08C7" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="864"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="864" w:hanging="864"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A607C" w:rsidRPr="00A21902" w14:paraId="2F344848" w14:textId="77777777" w:rsidTr="00CF084B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -238,51 +238,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Minister Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0597E4E1" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
+          <w:p w14:paraId="0597E4E1" w14:textId="3A5A578E" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="27"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A607C" w:rsidRPr="00A21902" w14:paraId="50FC5835" w14:textId="77777777" w:rsidTr="00CF084B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -378,51 +378,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Time Fraction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DE7E9B" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="15DE7E9B" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="736833715"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -455,124 +455,144 @@
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Full time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13ABB762" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="13ABB762" w14:textId="40BC7D48" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="2581"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="27"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-1645883914"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Part time - Time fraction</w:t>
             </w:r>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">     %</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3EC5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A607C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A607C" w:rsidRPr="00A21902" w14:paraId="7A238D98" w14:textId="77777777" w:rsidTr="00CF084B">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488AF571" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
@@ -586,85 +606,85 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15F6D043" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="15F6D043" w14:textId="36534C83" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="455"/>
                 <w:tab w:val="num" w:pos="864"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="864" w:hanging="864"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-765690614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00407884">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -685,51 +705,51 @@
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">years  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38A05682" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="38A05682" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="513"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="2581"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="23"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="1061983828"/>
@@ -848,51 +868,75 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1BF16048" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="321"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">(eg plans for review)  </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A21902">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A21902">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plans for review)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16076401" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="864"/>
               </w:tabs>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
@@ -1000,82 +1044,82 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Stipend *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B00D306" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="7B00D306" w14:textId="23F659E4" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="1866248216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -1123,82 +1167,82 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C0775">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Payment by Centralised Stipend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA7241B" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="1DA7241B" w14:textId="777857DC" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-1569420383"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -1466,85 +1510,85 @@
             </w:pPr>
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of 5000km </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7928E78F" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
+          <w:p w14:paraId="7928E78F" w14:textId="5DF8F17A" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00401C36" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="1163"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A21902">
-[...8 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">  km</w:t>
+              <w:t>………</w:t>
+            </w:r>
+            <w:r w:rsidR="002A607C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="SimSun"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> km</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31486418" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="009C0775" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="1163"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
@@ -1556,51 +1600,51 @@
             </w:pPr>
             <w:r w:rsidRPr="009C0775">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Is a car provided?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2097" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4134AC09" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="4134AC09" w14:textId="5D433940" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="460"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="1249850442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -1633,51 +1677,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">YES  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="976258097"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -1903,51 +1947,51 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3174B977" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
+          <w:p w14:paraId="3174B977" w14:textId="7A96329A" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2014"/>
                 <w:tab w:val="left" w:pos="2297"/>
                 <w:tab w:val="left" w:pos="3006"/>
                 <w:tab w:val="left" w:pos="3290"/>
               </w:tabs>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rented by placement</w:t>
             </w:r>
@@ -2008,51 +2052,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="1006249785"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00EF1DEC">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>O</w:t>
@@ -2170,51 +2214,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Declared to be an acceptable condition by the Presbytery?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78F477DB" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="78F477DB" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="313"/>
                 <w:tab w:val="left" w:pos="1023"/>
                 <w:tab w:val="left" w:pos="1858"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="262039727"/>
                 <w14:checkbox>
@@ -2419,51 +2463,51 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Manse Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BDC26F" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
+          <w:p w14:paraId="25BDC26F" w14:textId="3F28D5BA" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="002A607C" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4703"/>
                 <w:tab w:val="left" w:pos="5274"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>To be paid if minister does not require accommodation</w:t>
             </w:r>
@@ -2481,51 +2525,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-200940768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> Minister to check box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A607C" w:rsidRPr="00A21902" w14:paraId="66759F81" w14:textId="77777777" w:rsidTr="00CF084B">
         <w:trPr>
@@ -2674,83 +2718,83 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Annual Leave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="302E10FC" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="302E10FC" w14:textId="2B9700DA" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="456"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-517465462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -2834,84 +2878,84 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Study Leave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED17D7E" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="6ED17D7E" w14:textId="70044607" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="456"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-82687676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -2986,83 +3030,83 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Sundays (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781DF156" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="781DF156" w14:textId="56716D09" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="456"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="1660340593"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -3106,85 +3150,85 @@
             <w:r w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Internet &amp; Phone Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7484" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D56A0BB" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="3D56A0BB" w14:textId="7A30A164" w:rsidR="002A607C" w:rsidRPr="00A21902" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="456"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="2870"/>
                 <w:tab w:val="left" w:pos="5969"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-117772224"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -3383,84 +3427,84 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F43988">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource Allowance </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A58F87" w14:textId="77777777" w:rsidR="002A607C" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="27A58F87" w14:textId="135755CB" w:rsidR="002A607C" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="456"/>
                 <w:tab w:val="left" w:pos="3291"/>
                 <w:tab w:val="left" w:pos="3433"/>
               </w:tabs>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="-1641490796"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C" w:rsidRPr="00A21902">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -3623,84 +3667,84 @@
                 <w:tab w:val="left" w:pos="3522"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6FD8">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Supervision Allowance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B03DD2" w14:textId="77777777" w:rsidR="002A607C" w:rsidRPr="00981FB4" w:rsidRDefault="00D5460C" w:rsidP="00CF084B">
+          <w:p w14:paraId="68B03DD2" w14:textId="7430C1F0" w:rsidR="002A607C" w:rsidRPr="00981FB4" w:rsidRDefault="00627066" w:rsidP="00CF084B">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="456"/>
                 <w:tab w:val="left" w:pos="3204"/>
                 <w:tab w:val="left" w:pos="3575"/>
               </w:tabs>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="27"/>
                   <w:szCs w:val="27"/>
                 </w:rPr>
                 <w:id w:val="130756967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="002A607C">
+                <w:r w:rsidR="00401C36">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="27"/>
                     <w:szCs w:val="27"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A607C" w:rsidRPr="61AD9686">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="002A607C">
               <w:rPr>
                 <w:rFonts w:eastAsia="SimSun"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4751,78 +4795,110 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00A79D"/>
           <w:kern w:val="28"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407884">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB5D915" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00790F86">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F52068">
         <w:lastRenderedPageBreak/>
-        <w:t>Notes in regard to the Terms of Placement Schedule</w:t>
+        <w:t xml:space="preserve">Notes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F52068">
+        <w:t>in regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F52068">
+        <w:t xml:space="preserve"> the Terms of Placement Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A55DFC8" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:t>Ministers of the Word, Deacons, and Pastors are normally called for an undefined term.  Extension beyond 1</w:t>
       </w:r>
       <w:r w:rsidR="00D4779C" w:rsidRPr="00A21902">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00FB7523">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
         <w:t>years requires agreement of Minister, Placement and Presbytery.   [Reg. 2.6.8]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B76DDE4" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
-        <w:t xml:space="preserve">Terms of Placement (ToP) must be approved by both the Church Council or other responsible body and the Presbytery, and lodged with the Placements Committee before the placement can be listed. When a call is accepted a copy of the ToP, signed by minister, placement and Presbytery, is to be sent to the Placements Committee Secretary and the Presbytery PRC.  During a Placement, variation to these Terms of Placement needs the prior approval of the Presbytery; and the Placements Committee must be notified.  </w:t>
+        <w:t>Terms of Placement (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t>ToP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t xml:space="preserve">) must be approved by both the Church Council or other responsible body and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t>Presbytery, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t xml:space="preserve"> lodged with the Placements Committee before the placement can be listed. When a call is accepted a copy of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t>ToP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t xml:space="preserve">, signed by minister, placement and Presbytery, is to be sent to the Placements Committee Secretary and the Presbytery PRC.  During a Placement, variation to these Terms of Placement needs the prior approval of the Presbytery; and the Placements Committee must be notified.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2B2C52" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00B5748C">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">STIPEND:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
         <w:t>The Synod approves a minimum stipend figure each year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15504459" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00B5748C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5069,51 +5145,59 @@
     <w:p w14:paraId="3965BF3E" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="436"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
         <w:tab/>
         <w:t>Study Leave shall normally be taken each year for a program (whether set courses or self-directed study) to equip for ministry within the life and ethos of the UCA. This shall be planned by the Minister in conjunction with the Church Council or other responsible body. The Presbytery, in the exercise of its pastoral and supervisory role, may also choose to be involved in this planning. Normally Study Leave not taken in the year in which it is due is forgone.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6673E2" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="436"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
         <w:tab/>
-        <w:t>If a substantial period of study is planned, the Minister may negotiate with the Church Council or other responsible body for Study Leave to be accumulated up to five years’ entitlement. This needs approval by the Presbytery, and must be reported to the Commission on Education for Ministry.</w:t>
+        <w:t xml:space="preserve">If a substantial period of study is planned, the Minister may negotiate with the Church Council or other responsible body for Study Leave to be accumulated up to five years’ entitlement. This needs approval by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t>Presbytery, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t xml:space="preserve"> must be reported to the Commission on Education for Ministry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68786E14" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="436"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
         <w:tab/>
         <w:t>Ministers are expected on return from Study Leave to report to the Placement on the experience and its value to themselves and to the Placement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F23F252" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="436"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:t>5</w:t>
       </w:r>
@@ -5148,106 +5232,114 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1154"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:left="1276" w:hanging="436"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:t>Ministers and Church Councils or other responsible bodies will seek to minimise potential difficulties if Study Leave requests involve multiple absences from a Congregation on a Sunday.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01099E6F" w14:textId="77777777" w:rsidR="005C1E6D" w:rsidRPr="00A21902" w:rsidRDefault="005C1E6D" w:rsidP="00EE113E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FINANCIAL ASSISTANCE FOR STUDY LEAVE:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
-        <w:t>There is no specific requirement on a Placement. Some Placements offer assistance towards the cost of course fees, travelling, etc.</w:t>
+        <w:t xml:space="preserve">There is no specific requirement on a Placement. Some Placements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t>offer assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A21902">
+        <w:t xml:space="preserve"> towards the cost of course fees, travelling, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690FA82B" w14:textId="77777777" w:rsidR="00CA0B6D" w:rsidRPr="00A237B2" w:rsidRDefault="005C1E6D" w:rsidP="00BA4137">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A21902">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MINISTERIAL ENTITLEMENTS:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A21902">
         <w:t xml:space="preserve">The Synod publishes a handbook of Ministerial Provisions &amp; Charges, including details on stipends, allowances, housing arrangements, leave provisions, retirement benefits. The implications for part-time Placements are explained. </w:t>
       </w:r>
       <w:r w:rsidR="009D08A4">
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00BA4137">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>UCA Handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D08A4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA0B6D" w:rsidRPr="00A237B2" w:rsidSect="00F52068">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11908" w:h="16833" w:code="9"/>
       <w:pgMar w:top="851" w:right="993" w:bottom="284" w:left="851" w:header="0" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F843F0" w14:textId="77777777" w:rsidR="00D5460C" w:rsidRDefault="00D5460C" w:rsidP="003106A9">
+    <w:p w14:paraId="64EA6F90" w14:textId="77777777" w:rsidR="00627066" w:rsidRDefault="00627066" w:rsidP="003106A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B80D736" w14:textId="77777777" w:rsidR="00D5460C" w:rsidRDefault="00D5460C" w:rsidP="003106A9">
+    <w:p w14:paraId="35F7EF4E" w14:textId="77777777" w:rsidR="00627066" w:rsidRDefault="00627066" w:rsidP="003106A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5416,58 +5508,58 @@
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00394F76">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05C9B0E9" w14:textId="77777777" w:rsidR="00D5460C" w:rsidRDefault="00D5460C" w:rsidP="003106A9">
+    <w:p w14:paraId="3C2BFD13" w14:textId="77777777" w:rsidR="00627066" w:rsidRDefault="00627066" w:rsidP="003106A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FA706BA" w14:textId="77777777" w:rsidR="00D5460C" w:rsidRDefault="00D5460C" w:rsidP="003106A9">
+    <w:p w14:paraId="3F3F9DD6" w14:textId="77777777" w:rsidR="00627066" w:rsidRDefault="00627066" w:rsidP="003106A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67AC16D2" w14:textId="77777777" w:rsidR="00091060" w:rsidRDefault="00091060" w:rsidP="00091060">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="357C815F" wp14:editId="615FC035">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
@@ -9736,50 +9828,51 @@
   <w:num w:numId="39" w16cid:durableId="325521131">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="304697426">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2088266261">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1992055997">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1233005784">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="188565125">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -9842,93 +9935,96 @@
     <w:rsid w:val="000F4881"/>
     <w:rsid w:val="001011C7"/>
     <w:rsid w:val="00101B0F"/>
     <w:rsid w:val="00104C19"/>
     <w:rsid w:val="00113E86"/>
     <w:rsid w:val="00127453"/>
     <w:rsid w:val="0013141C"/>
     <w:rsid w:val="00133B4F"/>
     <w:rsid w:val="00134ACD"/>
     <w:rsid w:val="00137615"/>
     <w:rsid w:val="00141B5B"/>
     <w:rsid w:val="00151C7D"/>
     <w:rsid w:val="0015216D"/>
     <w:rsid w:val="001523B9"/>
     <w:rsid w:val="0015517F"/>
     <w:rsid w:val="001605BE"/>
     <w:rsid w:val="001702DD"/>
     <w:rsid w:val="001722D1"/>
     <w:rsid w:val="00173C90"/>
     <w:rsid w:val="001763DE"/>
     <w:rsid w:val="00177146"/>
     <w:rsid w:val="00182F14"/>
     <w:rsid w:val="00187811"/>
     <w:rsid w:val="00190926"/>
     <w:rsid w:val="0019227D"/>
+    <w:rsid w:val="001A083D"/>
     <w:rsid w:val="001A2200"/>
     <w:rsid w:val="001B2649"/>
     <w:rsid w:val="001B2E90"/>
     <w:rsid w:val="001B67D1"/>
     <w:rsid w:val="001C132C"/>
     <w:rsid w:val="001C2C31"/>
     <w:rsid w:val="001C2F49"/>
     <w:rsid w:val="001C686D"/>
     <w:rsid w:val="001D0CF4"/>
     <w:rsid w:val="001D3C4E"/>
     <w:rsid w:val="001D7D94"/>
     <w:rsid w:val="001E146B"/>
     <w:rsid w:val="001E5749"/>
     <w:rsid w:val="001E5D0C"/>
     <w:rsid w:val="001E79BE"/>
     <w:rsid w:val="001F0D9B"/>
     <w:rsid w:val="001F2091"/>
     <w:rsid w:val="001F3E01"/>
     <w:rsid w:val="001F6B74"/>
     <w:rsid w:val="001F6D51"/>
     <w:rsid w:val="001F70FB"/>
     <w:rsid w:val="00200947"/>
     <w:rsid w:val="00210E9F"/>
     <w:rsid w:val="00211710"/>
     <w:rsid w:val="0022347D"/>
     <w:rsid w:val="00223A7B"/>
     <w:rsid w:val="00223DD4"/>
     <w:rsid w:val="002315C7"/>
     <w:rsid w:val="002318D1"/>
     <w:rsid w:val="00232550"/>
     <w:rsid w:val="00235B8F"/>
     <w:rsid w:val="00235FB8"/>
     <w:rsid w:val="0023734A"/>
     <w:rsid w:val="0024068B"/>
+    <w:rsid w:val="00241FD9"/>
     <w:rsid w:val="00242492"/>
     <w:rsid w:val="002463FE"/>
     <w:rsid w:val="00246485"/>
     <w:rsid w:val="00251218"/>
     <w:rsid w:val="00257215"/>
     <w:rsid w:val="00257FE5"/>
     <w:rsid w:val="00261E0F"/>
     <w:rsid w:val="00267486"/>
     <w:rsid w:val="00267B70"/>
+    <w:rsid w:val="002737CD"/>
     <w:rsid w:val="00275E31"/>
     <w:rsid w:val="00276513"/>
     <w:rsid w:val="0028050B"/>
     <w:rsid w:val="002822A5"/>
     <w:rsid w:val="00283D03"/>
     <w:rsid w:val="0028582A"/>
     <w:rsid w:val="00290246"/>
     <w:rsid w:val="00294C4A"/>
     <w:rsid w:val="00294F62"/>
     <w:rsid w:val="002A0BC2"/>
     <w:rsid w:val="002A3B4F"/>
     <w:rsid w:val="002A3F45"/>
     <w:rsid w:val="002A4D2E"/>
     <w:rsid w:val="002A5671"/>
     <w:rsid w:val="002A607C"/>
     <w:rsid w:val="002B08A5"/>
     <w:rsid w:val="002B70D7"/>
     <w:rsid w:val="002C0719"/>
     <w:rsid w:val="002C5BC4"/>
     <w:rsid w:val="002C6B61"/>
     <w:rsid w:val="002C6D77"/>
     <w:rsid w:val="002C7D53"/>
     <w:rsid w:val="002D0A50"/>
     <w:rsid w:val="002D1640"/>
     <w:rsid w:val="002D4FF0"/>
@@ -9953,67 +10049,71 @@
     <w:rsid w:val="003619CD"/>
     <w:rsid w:val="0036217B"/>
     <w:rsid w:val="00362A6C"/>
     <w:rsid w:val="00363A05"/>
     <w:rsid w:val="0037127E"/>
     <w:rsid w:val="00377770"/>
     <w:rsid w:val="003828B1"/>
     <w:rsid w:val="003852FA"/>
     <w:rsid w:val="0039024C"/>
     <w:rsid w:val="003908E3"/>
     <w:rsid w:val="00391265"/>
     <w:rsid w:val="003926B7"/>
     <w:rsid w:val="003953FF"/>
     <w:rsid w:val="003A0B0D"/>
     <w:rsid w:val="003A2578"/>
     <w:rsid w:val="003A2E79"/>
     <w:rsid w:val="003A4983"/>
     <w:rsid w:val="003B35FE"/>
     <w:rsid w:val="003B5040"/>
     <w:rsid w:val="003B5361"/>
     <w:rsid w:val="003B64B9"/>
     <w:rsid w:val="003B69D9"/>
     <w:rsid w:val="003C265A"/>
     <w:rsid w:val="003C2F0F"/>
     <w:rsid w:val="003C37B9"/>
+    <w:rsid w:val="003C73B7"/>
     <w:rsid w:val="003C7B6E"/>
     <w:rsid w:val="003D164B"/>
     <w:rsid w:val="003D2297"/>
     <w:rsid w:val="003D4AA6"/>
     <w:rsid w:val="003D590B"/>
     <w:rsid w:val="003D702A"/>
     <w:rsid w:val="003D7C2F"/>
+    <w:rsid w:val="003E7822"/>
     <w:rsid w:val="003F13DE"/>
     <w:rsid w:val="003F1B44"/>
     <w:rsid w:val="003F1F9E"/>
     <w:rsid w:val="003F48BF"/>
     <w:rsid w:val="003F5637"/>
+    <w:rsid w:val="00401C36"/>
     <w:rsid w:val="00401D06"/>
     <w:rsid w:val="0040763D"/>
     <w:rsid w:val="00407884"/>
     <w:rsid w:val="00412F90"/>
     <w:rsid w:val="00416FB3"/>
+    <w:rsid w:val="00417097"/>
     <w:rsid w:val="00417A26"/>
     <w:rsid w:val="00421351"/>
     <w:rsid w:val="0042518A"/>
     <w:rsid w:val="00432BCA"/>
     <w:rsid w:val="00433B87"/>
     <w:rsid w:val="00435B10"/>
     <w:rsid w:val="00447F8B"/>
     <w:rsid w:val="004517EE"/>
     <w:rsid w:val="004532C6"/>
     <w:rsid w:val="00454218"/>
     <w:rsid w:val="00456AF4"/>
     <w:rsid w:val="00460DAB"/>
     <w:rsid w:val="004677AD"/>
     <w:rsid w:val="00472CB4"/>
     <w:rsid w:val="0047357D"/>
     <w:rsid w:val="00476EC2"/>
     <w:rsid w:val="00480F6A"/>
     <w:rsid w:val="00482A13"/>
     <w:rsid w:val="00484946"/>
     <w:rsid w:val="0049303A"/>
     <w:rsid w:val="004937E9"/>
     <w:rsid w:val="004969C2"/>
     <w:rsid w:val="00497453"/>
     <w:rsid w:val="004A1179"/>
     <w:rsid w:val="004A5CCD"/>
@@ -10041,67 +10141,70 @@
     <w:rsid w:val="00516EB6"/>
     <w:rsid w:val="005171B1"/>
     <w:rsid w:val="00520F56"/>
     <w:rsid w:val="00522095"/>
     <w:rsid w:val="00526266"/>
     <w:rsid w:val="005268ED"/>
     <w:rsid w:val="00530DD8"/>
     <w:rsid w:val="00540A42"/>
     <w:rsid w:val="0054375C"/>
     <w:rsid w:val="00551235"/>
     <w:rsid w:val="00552E6C"/>
     <w:rsid w:val="005537C3"/>
     <w:rsid w:val="00557006"/>
     <w:rsid w:val="00561B18"/>
     <w:rsid w:val="00562CC6"/>
     <w:rsid w:val="00573257"/>
     <w:rsid w:val="00574DD3"/>
     <w:rsid w:val="00577291"/>
     <w:rsid w:val="00582F52"/>
     <w:rsid w:val="005844A3"/>
     <w:rsid w:val="00587A1A"/>
     <w:rsid w:val="0059199B"/>
     <w:rsid w:val="005A3A05"/>
     <w:rsid w:val="005A44C2"/>
     <w:rsid w:val="005A5144"/>
+    <w:rsid w:val="005A634B"/>
     <w:rsid w:val="005B4D7C"/>
     <w:rsid w:val="005C1E6D"/>
     <w:rsid w:val="005C2E9D"/>
     <w:rsid w:val="005C4A5C"/>
     <w:rsid w:val="005C6B24"/>
     <w:rsid w:val="005D37B3"/>
     <w:rsid w:val="005E0A20"/>
     <w:rsid w:val="005F7FFE"/>
     <w:rsid w:val="00602194"/>
     <w:rsid w:val="00602721"/>
     <w:rsid w:val="00604380"/>
     <w:rsid w:val="00604659"/>
     <w:rsid w:val="006100FE"/>
     <w:rsid w:val="00611E43"/>
     <w:rsid w:val="0061416F"/>
     <w:rsid w:val="00616373"/>
     <w:rsid w:val="0062318A"/>
+    <w:rsid w:val="006241EA"/>
+    <w:rsid w:val="00627066"/>
     <w:rsid w:val="0062791A"/>
     <w:rsid w:val="006365B8"/>
     <w:rsid w:val="00637B2A"/>
     <w:rsid w:val="00641934"/>
     <w:rsid w:val="00643C02"/>
     <w:rsid w:val="00645FA9"/>
     <w:rsid w:val="00646F98"/>
     <w:rsid w:val="00650B12"/>
     <w:rsid w:val="00650DA9"/>
     <w:rsid w:val="006517AC"/>
     <w:rsid w:val="006526CE"/>
     <w:rsid w:val="00666A93"/>
     <w:rsid w:val="006702B5"/>
     <w:rsid w:val="0067344E"/>
     <w:rsid w:val="00675A2D"/>
     <w:rsid w:val="00682702"/>
     <w:rsid w:val="0068272F"/>
     <w:rsid w:val="00691F79"/>
     <w:rsid w:val="006929B8"/>
     <w:rsid w:val="00694565"/>
     <w:rsid w:val="006A1AE1"/>
     <w:rsid w:val="006A534D"/>
     <w:rsid w:val="006A72C1"/>
     <w:rsid w:val="006B031E"/>
     <w:rsid w:val="006B11A6"/>
@@ -10109,95 +10212,98 @@
     <w:rsid w:val="006B4F6B"/>
     <w:rsid w:val="006B58B0"/>
     <w:rsid w:val="006B665F"/>
     <w:rsid w:val="006B6D6B"/>
     <w:rsid w:val="006D01C0"/>
     <w:rsid w:val="006D0446"/>
     <w:rsid w:val="006D0B43"/>
     <w:rsid w:val="006D0D3A"/>
     <w:rsid w:val="006D4A4A"/>
     <w:rsid w:val="006E427C"/>
     <w:rsid w:val="006F202E"/>
     <w:rsid w:val="0070077A"/>
     <w:rsid w:val="0070135C"/>
     <w:rsid w:val="00703542"/>
     <w:rsid w:val="0070536B"/>
     <w:rsid w:val="00705D55"/>
     <w:rsid w:val="00705E08"/>
     <w:rsid w:val="007063C0"/>
     <w:rsid w:val="00717A3A"/>
     <w:rsid w:val="00721892"/>
     <w:rsid w:val="00727C25"/>
     <w:rsid w:val="007300BA"/>
     <w:rsid w:val="00730FC7"/>
     <w:rsid w:val="00731CA7"/>
     <w:rsid w:val="00734403"/>
+    <w:rsid w:val="00734560"/>
     <w:rsid w:val="00735BD6"/>
     <w:rsid w:val="007411EE"/>
     <w:rsid w:val="0075552E"/>
     <w:rsid w:val="00760F8F"/>
     <w:rsid w:val="0076495E"/>
     <w:rsid w:val="00764BB1"/>
     <w:rsid w:val="00765E6B"/>
     <w:rsid w:val="007669C0"/>
     <w:rsid w:val="00770CA1"/>
     <w:rsid w:val="007719CD"/>
     <w:rsid w:val="00772099"/>
     <w:rsid w:val="007720DD"/>
     <w:rsid w:val="00773D0A"/>
     <w:rsid w:val="007741CF"/>
     <w:rsid w:val="00781AA7"/>
     <w:rsid w:val="00781E31"/>
     <w:rsid w:val="00782D87"/>
     <w:rsid w:val="00790F86"/>
     <w:rsid w:val="0079348A"/>
     <w:rsid w:val="00796758"/>
     <w:rsid w:val="00796F06"/>
     <w:rsid w:val="007A2903"/>
     <w:rsid w:val="007A5AE0"/>
     <w:rsid w:val="007B1983"/>
     <w:rsid w:val="007B4D20"/>
+    <w:rsid w:val="007B528E"/>
     <w:rsid w:val="007C095F"/>
     <w:rsid w:val="007C45B6"/>
     <w:rsid w:val="007C4CE6"/>
     <w:rsid w:val="007C6D0D"/>
     <w:rsid w:val="007D0C06"/>
     <w:rsid w:val="007D6E15"/>
     <w:rsid w:val="007E322C"/>
     <w:rsid w:val="007E7F60"/>
     <w:rsid w:val="00800153"/>
     <w:rsid w:val="00802B67"/>
     <w:rsid w:val="00802CD3"/>
     <w:rsid w:val="00810BFA"/>
     <w:rsid w:val="00814878"/>
     <w:rsid w:val="00814E10"/>
     <w:rsid w:val="00824009"/>
     <w:rsid w:val="00825A3B"/>
     <w:rsid w:val="00827999"/>
     <w:rsid w:val="00835349"/>
     <w:rsid w:val="00854D08"/>
     <w:rsid w:val="00855458"/>
+    <w:rsid w:val="00855DE7"/>
     <w:rsid w:val="00855F59"/>
     <w:rsid w:val="00856F06"/>
     <w:rsid w:val="00864051"/>
     <w:rsid w:val="0086495B"/>
     <w:rsid w:val="00871351"/>
     <w:rsid w:val="00875C67"/>
     <w:rsid w:val="008771F3"/>
     <w:rsid w:val="00880EC7"/>
     <w:rsid w:val="00890EEF"/>
     <w:rsid w:val="008A0197"/>
     <w:rsid w:val="008A2307"/>
     <w:rsid w:val="008A3FD0"/>
     <w:rsid w:val="008A59AD"/>
     <w:rsid w:val="008A7AF6"/>
     <w:rsid w:val="008B1479"/>
     <w:rsid w:val="008B2CA6"/>
     <w:rsid w:val="008B6FF8"/>
     <w:rsid w:val="008C0634"/>
     <w:rsid w:val="008C0771"/>
     <w:rsid w:val="008C09F6"/>
     <w:rsid w:val="008C356C"/>
     <w:rsid w:val="008C4B1D"/>
     <w:rsid w:val="008C4DFF"/>
     <w:rsid w:val="008D1AC5"/>
     <w:rsid w:val="008D365E"/>
@@ -10220,50 +10326,51 @@
     <w:rsid w:val="009428E8"/>
     <w:rsid w:val="0095237A"/>
     <w:rsid w:val="00955696"/>
     <w:rsid w:val="00956B84"/>
     <w:rsid w:val="0096202A"/>
     <w:rsid w:val="00975FFB"/>
     <w:rsid w:val="00980236"/>
     <w:rsid w:val="00980EAF"/>
     <w:rsid w:val="00981B96"/>
     <w:rsid w:val="0098541B"/>
     <w:rsid w:val="00986706"/>
     <w:rsid w:val="009907B7"/>
     <w:rsid w:val="00994214"/>
     <w:rsid w:val="00995318"/>
     <w:rsid w:val="00996573"/>
     <w:rsid w:val="0099705A"/>
     <w:rsid w:val="00997A7A"/>
     <w:rsid w:val="009A26CA"/>
     <w:rsid w:val="009A57E7"/>
     <w:rsid w:val="009A6019"/>
     <w:rsid w:val="009A618A"/>
     <w:rsid w:val="009B313C"/>
     <w:rsid w:val="009B3314"/>
     <w:rsid w:val="009B55EF"/>
     <w:rsid w:val="009C1274"/>
+    <w:rsid w:val="009C3EC5"/>
     <w:rsid w:val="009D08A4"/>
     <w:rsid w:val="009D7446"/>
     <w:rsid w:val="009D761D"/>
     <w:rsid w:val="009E098B"/>
     <w:rsid w:val="009E18DE"/>
     <w:rsid w:val="009E3486"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009F6430"/>
     <w:rsid w:val="00A01B57"/>
     <w:rsid w:val="00A0480E"/>
     <w:rsid w:val="00A0743F"/>
     <w:rsid w:val="00A104E7"/>
     <w:rsid w:val="00A12FB3"/>
     <w:rsid w:val="00A1389A"/>
     <w:rsid w:val="00A1625E"/>
     <w:rsid w:val="00A16286"/>
     <w:rsid w:val="00A22117"/>
     <w:rsid w:val="00A237B2"/>
     <w:rsid w:val="00A313BF"/>
     <w:rsid w:val="00A34311"/>
     <w:rsid w:val="00A343AE"/>
     <w:rsid w:val="00A34758"/>
     <w:rsid w:val="00A34A83"/>
     <w:rsid w:val="00A4026D"/>
     <w:rsid w:val="00A402D2"/>
@@ -10378,118 +10485,121 @@
     <w:rsid w:val="00CC6FB5"/>
     <w:rsid w:val="00CC7D1C"/>
     <w:rsid w:val="00CD2755"/>
     <w:rsid w:val="00CD30CB"/>
     <w:rsid w:val="00CD402B"/>
     <w:rsid w:val="00CD6AA0"/>
     <w:rsid w:val="00CE04CE"/>
     <w:rsid w:val="00CE0683"/>
     <w:rsid w:val="00CE07F2"/>
     <w:rsid w:val="00CE0F8A"/>
     <w:rsid w:val="00CE278B"/>
     <w:rsid w:val="00CE4D12"/>
     <w:rsid w:val="00CE59A7"/>
     <w:rsid w:val="00CF1A5C"/>
     <w:rsid w:val="00CF46BE"/>
     <w:rsid w:val="00CF482C"/>
     <w:rsid w:val="00CF5002"/>
     <w:rsid w:val="00D12824"/>
     <w:rsid w:val="00D31BF2"/>
     <w:rsid w:val="00D327EE"/>
     <w:rsid w:val="00D36D47"/>
     <w:rsid w:val="00D373C7"/>
     <w:rsid w:val="00D4119A"/>
     <w:rsid w:val="00D41B2B"/>
     <w:rsid w:val="00D456B6"/>
+    <w:rsid w:val="00D45B7E"/>
     <w:rsid w:val="00D474D5"/>
     <w:rsid w:val="00D4779C"/>
     <w:rsid w:val="00D503AC"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D5460C"/>
     <w:rsid w:val="00D5607E"/>
     <w:rsid w:val="00D60398"/>
     <w:rsid w:val="00D60CCE"/>
     <w:rsid w:val="00D612EC"/>
     <w:rsid w:val="00D6716F"/>
     <w:rsid w:val="00D674A0"/>
     <w:rsid w:val="00D67F90"/>
     <w:rsid w:val="00D72915"/>
     <w:rsid w:val="00D73EB5"/>
     <w:rsid w:val="00D74FB3"/>
     <w:rsid w:val="00D77E09"/>
     <w:rsid w:val="00D831AF"/>
     <w:rsid w:val="00D844FF"/>
     <w:rsid w:val="00D85938"/>
     <w:rsid w:val="00D85CF4"/>
     <w:rsid w:val="00D8746D"/>
     <w:rsid w:val="00D9071D"/>
     <w:rsid w:val="00D936A2"/>
     <w:rsid w:val="00D94B25"/>
+    <w:rsid w:val="00D95F83"/>
     <w:rsid w:val="00DA4A30"/>
     <w:rsid w:val="00DA6ADF"/>
     <w:rsid w:val="00DB35F8"/>
     <w:rsid w:val="00DB4B62"/>
     <w:rsid w:val="00DB7456"/>
     <w:rsid w:val="00DB7A20"/>
     <w:rsid w:val="00DC1166"/>
     <w:rsid w:val="00DC3D5A"/>
     <w:rsid w:val="00DC59F8"/>
     <w:rsid w:val="00DD02CF"/>
     <w:rsid w:val="00DD6BB9"/>
     <w:rsid w:val="00DE1717"/>
     <w:rsid w:val="00DE1F31"/>
     <w:rsid w:val="00DE337D"/>
     <w:rsid w:val="00DE34B3"/>
     <w:rsid w:val="00DE39BE"/>
     <w:rsid w:val="00DE3FE8"/>
     <w:rsid w:val="00DE6103"/>
     <w:rsid w:val="00DF0089"/>
     <w:rsid w:val="00DF057E"/>
     <w:rsid w:val="00DF1F7F"/>
     <w:rsid w:val="00DF33EC"/>
     <w:rsid w:val="00DF534B"/>
     <w:rsid w:val="00DF568C"/>
     <w:rsid w:val="00E002E1"/>
     <w:rsid w:val="00E07EFE"/>
     <w:rsid w:val="00E101C5"/>
     <w:rsid w:val="00E1759D"/>
     <w:rsid w:val="00E22D38"/>
     <w:rsid w:val="00E332EE"/>
     <w:rsid w:val="00E34CB5"/>
     <w:rsid w:val="00E409CC"/>
     <w:rsid w:val="00E40A01"/>
     <w:rsid w:val="00E41231"/>
     <w:rsid w:val="00E41B1C"/>
     <w:rsid w:val="00E424FB"/>
     <w:rsid w:val="00E431F0"/>
     <w:rsid w:val="00E45FB3"/>
     <w:rsid w:val="00E50C71"/>
     <w:rsid w:val="00E61605"/>
     <w:rsid w:val="00E63092"/>
     <w:rsid w:val="00E6366D"/>
     <w:rsid w:val="00E63FD0"/>
     <w:rsid w:val="00E646C3"/>
+    <w:rsid w:val="00E64C8F"/>
     <w:rsid w:val="00E70296"/>
     <w:rsid w:val="00E71ED9"/>
     <w:rsid w:val="00E80A07"/>
     <w:rsid w:val="00E82432"/>
     <w:rsid w:val="00E8266C"/>
     <w:rsid w:val="00E835C3"/>
     <w:rsid w:val="00E8396E"/>
     <w:rsid w:val="00E85443"/>
     <w:rsid w:val="00E86056"/>
     <w:rsid w:val="00E93569"/>
     <w:rsid w:val="00E972C3"/>
     <w:rsid w:val="00EA59CA"/>
     <w:rsid w:val="00EA613B"/>
     <w:rsid w:val="00EB1A7F"/>
     <w:rsid w:val="00EB3290"/>
     <w:rsid w:val="00EB4F81"/>
     <w:rsid w:val="00EB7D41"/>
     <w:rsid w:val="00EC0183"/>
     <w:rsid w:val="00EC05CC"/>
     <w:rsid w:val="00EC1107"/>
     <w:rsid w:val="00EC656F"/>
     <w:rsid w:val="00EC783D"/>
     <w:rsid w:val="00EC7F03"/>
     <w:rsid w:val="00ED3CFE"/>
     <w:rsid w:val="00ED6B63"/>
@@ -12283,51 +12393,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victas.uca.org.au/download/265/terms-of-placement-committee/22462/2026-summary-ministerial-provisions-and-charges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victas.uca.org.au/download/265/terms-of-placement-committee/23007/ministerial-provisions-charges-handbook-2026-2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victas.uca.org.au/download/265/terms-of-placement-committee/22462/2026-summary-ministerial-provisions-and-charges" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://victassynod.sharepoint.com/sites/PlacementsWorkspace/Administration%20and%20Policies/Templates%20-%20Terms%20of%20Placement%20Forms/Terms%20of%20Placement%20Form%20V13.1.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://victassynod.sharepoint.com/sites/PlacementsWorkspace/Administration%20and%20Policies/Templates%20-%20Current%20Profile%20Forms/Terms%20of%20Placement%20Form%20V13.1.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3129AD1EE9C44075BD2191D826C2D6B7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{125E40D3-88D5-44AD-A812-201877FD4A13}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -12639,50 +12749,54 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD1D77"/>
     <w:rsid w:val="00081BE5"/>
+    <w:rsid w:val="003E7822"/>
+    <w:rsid w:val="007B528E"/>
+    <w:rsid w:val="00B2548C"/>
+    <w:rsid w:val="00C32E23"/>
     <w:rsid w:val="00DD1D77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -13474,50 +13588,51 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <mdbf7e6f8dcd40b791262c034eb38924 xmlns="43ee21b8-c41c-4d93-8c09-d23341208262">Formb44f3acd-1d27-47f5-81f9-caf325f0dcb0</mdbf7e6f8dcd40b791262c034eb38924>
     <of0f687f34e94ef8ae30256c8a2a7eaa xmlns="43ee21b8-c41c-4d93-8c09-d23341208262">Synod / SMO094ec485-b47f-41e4-bc50-c4c3b3244240</of0f687f34e94ef8ae30256c8a2a7eaa>
     <TaxCatchAll xmlns="43ee21b8-c41c-4d93-8c09-d23341208262">
       <Value>19</Value>
+      <Value>25</Value>
       <Value>24</Value>
       <Value>4</Value>
       <Value>2</Value>
       <Value>1</Value>
       <Value>17</Value>
     </TaxCatchAll>
     <l9a141ce2f244b198c9267d9eb0878f0 xmlns="54c350b1-d2af-4e66-a4e7-dcae9bcf7d0e" xsi:nil="true"/>
     <Next_x0020_Review_x0020_Date1 xmlns="54c350b1-d2af-4e66-a4e7-dcae9bcf7d0e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Policies Guidance and Resources (work area)" ma:contentTypeID="0x0101005103A8966A913C4B945B57C49DAA6A530040E6648C8DC77243926D1FBF411FAEF4" ma:contentTypeVersion="5" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="f012c84f686caf3399d8d59c8bca181f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54c350b1-d2af-4e66-a4e7-dcae9bcf7d0e" xmlns:ns3="43ee21b8-c41c-4d93-8c09-d23341208262" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="42fa047e2081282797f9c2145e098f5c" ns2:_="" ns3:_="">
     <xsd:import namespace="54c350b1-d2af-4e66-a4e7-dcae9bcf7d0e"/>
     <xsd:import namespace="43ee21b8-c41c-4d93-8c09-d23341208262"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Next_x0020_Review_x0020_Date1" minOccurs="0"/>
                 <xsd:element ref="ns3:mdbf7e6f8dcd40b791262c034eb38924" minOccurs="0"/>
@@ -13729,79 +13844,79 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8134F68F-FCD5-4351-ABDA-3E7DBB5F67F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49061EA7-036D-4760-98CC-90B00EEEC4DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Terms of Placement Form V13.1.dotx</Template>
+  <Template>Terms%20of%20Placement%20Form%20V13.1.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1023</Words>
-  <Characters>5334</Characters>
+  <Words>1032</Words>
+  <Characters>5884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ACOMP - Congregation Placement Profile - Template.dotx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6329</CharactersWithSpaces>
+  <CharactersWithSpaces>6903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ACOMP - Congregation Placement Profile - Template.dotx</dc:title>
   <dc:subject/>
   <dc:creator>Anita Beer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>633bdbb9-f26d-4e34-86c6-a174f7177ad5</vt:lpwstr>
@@ -13964,99 +14079,99 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="n353fc46ca9c42eba8270d533e2d453a">
     <vt:lpwstr>Reference material|47daba5f-c24b-4981-993f-41dbc7b895e9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="oef43a8fc68d46668b68c184b4a0c00b0">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="lc2b4366756a48d0a84a83d812f3c0470">
     <vt:lpwstr>Current|2cd9826c-47e3-41f9-b6e2-d3375c09e084</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="Project_x0020_Activity1">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="lc19c071666448c9a356db82cd7f82650">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="ib3b2ee7d19e4820a49a32cda56b5d3c0">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="n353fc46ca9c42eba8270d533e2d453a0">
     <vt:lpwstr>Reference material|47daba5f-c24b-4981-993f-41dbc7b895e9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="Document_x0020_Status1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="of0f687f34e94ef8ae30256c8a2a7eaa0">
+    <vt:lpwstr>Synod / SMO|094ec485-b47f-41e4-bc50-c4c3b3244240</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="a7160a8f8aef48348f9a13c064aee04e0">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="of0f687f34e94ef8ae30256c8a2a7eaa0">
-    <vt:lpwstr>Synod / SMO|094ec485-b47f-41e4-bc50-c4c3b3244240</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="cddbc36e8d4b4850a075fb8425767a790">
+    <vt:lpwstr>Administration|04f78d18-42ac-44c2-823b-42150c5c0da4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="l9a141ce2f244b198c9267d9eb0878f00">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="mdbf7e6f8dcd40b791262c034eb389240">
+    <vt:lpwstr>Form|b44f3acd-1d27-47f5-81f9-caf325f0dcb0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="pb0985e8ac214fa09c0a64580445be000">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="a7160a8f8aef48348f9a13c064aee04e0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="n1cac91392f1409c9796023c46c9855d0">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="cddbc36e8d4b4850a075fb8425767a790">
-    <vt:lpwstr>Administration|04f78d18-42ac-44c2-823b-42150c5c0da4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="ea1b60a3ca344b28ae144c221702f7240">
+    <vt:lpwstr>Current|2d89cc9d-7862-4a0c-828a-38ad2cd0ccb7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="mdbf7e6f8dcd40b791262c034eb389240">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="pb0985e8ac214fa09c0a64580445be000">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="n1cac91392f1409c9796023c46c9855d0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="Project Activity1">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="ea1b60a3ca344b28ae144c221702f7240">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_SiteId">
     <vt:lpwstr>ffc9a825-5f59-4104-a92e-4589b4b541e1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_SetDate">
     <vt:lpwstr>2026-02-12T21:36:53Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_Name">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_ActionId">
     <vt:lpwstr>b97f5ddc-a263-4f5b-9b43-5667ecb4c36f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_Removed">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_Removed">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_Extended_MSFT_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="MSIP_Label_766bddb6-51e9-4776-9168-5632a726101e_Extended_MSFT_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="Sensitivity">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="Sensitivity">
     <vt:lpwstr>General</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="Admin - Function">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="Admin - Function">
     <vt:lpwstr>17;#Administration|04f78d18-42ac-44c2-823b-42150c5c0da4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="Admin - Document Type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="Admin - Document Type">
     <vt:lpwstr>24;#Reference material|47daba5f-c24b-4981-993f-41dbc7b895e9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="Primary Audience / User123">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="Primary Audience / User123">
     <vt:lpwstr>4;#Synod / SMO|094ec485-b47f-41e4-bc50-c4c3b3244240</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="Resource Type1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="Resource Type1">
     <vt:lpwstr>19;#Form|b44f3acd-1d27-47f5-81f9-caf325f0dcb0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="ContentTypeId">
     <vt:lpwstr>0x0101005103A8966A913C4B945B57C49DAA6A530040E6648C8DC77243926D1FBF411FAEF4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="Document_x0020_Status1">
+    <vt:lpwstr>25;#Template|4c98b8c5-3849-414c-b7cd-a5328243f3f0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="l9a141ce2f244b198c9267d9eb0878f00">
+    <vt:lpwstr>Template|4c98b8c5-3849-414c-b7cd-a5328243f3f0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="Document Status1">
+    <vt:lpwstr>25;#Template|4c98b8c5-3849-414c-b7cd-a5328243f3f0</vt:lpwstr>
   </property>
 </Properties>
 </file>